--- v0 (2026-04-11)
+++ v1 (2026-10-15)
@@ -123,51 +123,50 @@
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25FB00BB" w14:textId="4869E35A" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:lang/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Prüfpunkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
@@ -256,1090 +255,1180 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Außentüren verschlossen, kein Zutritt möglich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CA35B4" w14:textId="3CC75D33" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="54CA35B4" w14:textId="557F7397" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="146641344"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-600575446"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B1FD7" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880924" w14:paraId="4279D654" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640E1B53" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Belehrung Dienstleister/Besucher vorgenommen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3B280E" w14:textId="15824DFC" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2078116841"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">.      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="19829972"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="547C5FF3" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880924" w14:paraId="6927B818" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57202151" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Personal- und Betriebshygiene eingehalten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB013D" w14:textId="42F68620" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="277149332"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">.      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-107121418"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="695B2858" w14:textId="1A53330B" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880924" w14:paraId="29BA8741" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33CE61C9" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zustand Arbeitsschuhe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8A3989" w14:textId="068461B4" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1079874897"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">.      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1381856431"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44CDE442" w14:textId="5C77E8AF" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880924" w14:paraId="5659D25F" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73E382D4" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Einweisung neuer Mitarbeiter erledigt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1F0462" w14:textId="1FA4F555" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-937743198"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">.      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1865439937"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F83018" w14:textId="09139040" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880924" w14:paraId="338816BE" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="610"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE8758E" w14:textId="701FB521" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Allgemeine Sauberkeit im Betrieb</w:t>
+            </w:r>
+            <w:r w:rsidR="00517145">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F2A9C5" w14:textId="13AA72C5" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2068298243"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t xml:space="preserve">.      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1555659282"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00880924">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880924">
+              <w:t>n.i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880924">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6667B498" w14:textId="7765030A" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00517145" w14:paraId="26A37A54" w14:textId="77777777" w:rsidTr="00740FA0">
+        <w:trPr>
+          <w:trHeight w:val="610"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A1EC2F" w14:textId="0F66AC3A" w:rsidR="00517145" w:rsidRDefault="00517145" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t>keine verbotenen Gegenstände (Schmuck, Getränkeflaschen, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEEB18B" w14:textId="484A7074" w:rsidR="00517145" w:rsidRDefault="00517145" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="411669216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-600575446"/>
+                <w:id w:val="-50467010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n</w:t>
-[...2 lines deleted...]
-              <w:t>.i.O</w:t>
+              <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C7B1FD7" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
+          </w:tcPr>
+          <w:p w14:paraId="331E25F8" w14:textId="77777777" w:rsidR="00517145" w:rsidRDefault="00517145" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880924" w14:paraId="4279D654" w14:textId="77777777" w:rsidTr="00740FA0">
+      <w:tr w:rsidR="00880924" w14:paraId="1A100408" w14:textId="77777777" w:rsidTr="00517145">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
-            <w:noWrap/>
-[...15 lines deleted...]
-              <w:t>Belehrung Dienstleister/Besucher vorgenommen</w:t>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DD439B" w14:textId="45020C9E" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Baulicher Zustand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i.O</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. (Fenster, Türen, Wände, Böden, Leitungen, Infrastruktur, Lampen</w:t>
+            </w:r>
+            <w:r w:rsidR="00517145">
+              <w:t>, etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C3B280E" w14:textId="7CC59E8F" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
-[...87 lines deleted...]
-          <w:p w14:paraId="547C5FF3" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="002F05D5">
+          <w:p w14:paraId="717736D8" w14:textId="789A6EBA" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...723 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-297448405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1395777597"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="057FFCC0" w14:textId="160DFCF9" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -1350,150 +1439,146 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880924" w14:paraId="23B85305" w14:textId="77777777" w:rsidTr="00740FA0">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737755CF" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...11 lines deleted...]
-              <w:t>Lieferantenliste aktuell</w:t>
+          <w:p w14:paraId="737755CF" w14:textId="2639042E" w:rsidR="00880924" w:rsidRDefault="00517145" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Außenbereich i.O.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4423DB2A" w14:textId="3772FC19" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4423DB2A" w14:textId="31855C3F" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="999168698"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1422481404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E9BA291" w14:textId="2B29AFC2" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -1550,120 +1635,116 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC4F8A3" w14:textId="6BA739C1" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CC4F8A3" w14:textId="64309947" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1065677830"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="42034214"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B8389EA" w14:textId="317517F0" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -1673,150 +1754,150 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880924" w14:paraId="70F86699" w14:textId="77777777" w:rsidTr="00740FA0">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13F0FE33" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...11 lines deleted...]
-              <w:t>Probleme mit Anlagen, Defekte, Instandsetzungen notwendig?</w:t>
+          <w:p w14:paraId="079A7B52" w14:textId="2B21079C" w:rsidR="00517145" w:rsidRDefault="00880924" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Probleme mit Anlagen, Defekte, </w:t>
+            </w:r>
+            <w:r w:rsidR="00517145">
+              <w:t>etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F0FE33" w14:textId="7AAADAD8" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Instandsetzungen notwendig?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F54A4E6" w14:textId="06A4204D" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1F54A4E6" w14:textId="37752211" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1987692085"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2028676757"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D46D224" w14:textId="4DD37DD2" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -1827,166 +1908,169 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880924" w14:paraId="197154B5" w14:textId="77777777" w:rsidTr="00740FA0">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0484EC47" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Temperaturkontrollen </w:t>
+          <w:p w14:paraId="0484EC47" w14:textId="4171308F" w:rsidR="00880924" w:rsidRDefault="00517145" w:rsidP="00880924">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Klimatisierung</w:t>
+            </w:r>
+            <w:r w:rsidR="00880924">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A691A75" w14:textId="67881D69" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7A691A75" w14:textId="23A8C7E2" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1416058414"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1987974641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D290353" w14:textId="1EFA2433" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -2043,120 +2127,116 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32DB643C" w14:textId="783CEBBD" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="32DB643C" w14:textId="1D08FD8C" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1948226674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1938051593"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25A12F4F" w14:textId="4DC22A4C" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -2197,120 +2277,116 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Auffälligkeiten bei Wareneingangsprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="395EC7B8" w14:textId="1FDD7F12" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="395EC7B8" w14:textId="7CF3B288" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-154077934"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="659735440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0420BCDB" w14:textId="09F2FC66" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -2351,120 +2427,116 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Auffälligkeit bei Sieben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77202828" w14:textId="2B8D692C" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77202828" w14:textId="2C1500F8" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-370157366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="966386404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27B179C6" w14:textId="3F3F1FFC" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -2503,120 +2575,116 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Auffälligkeit bei Detektion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD18DE4" w14:textId="199BEEA5" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3DD18DE4" w14:textId="3CD303C9" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2009402269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-658926714"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2B3D28D7" w14:textId="0E1EE285" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -2625,4067 +2693,230 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880924" w14:paraId="6B9638F9" w14:textId="77777777" w:rsidTr="00740FA0">
         <w:trPr>
           <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D645324" w14:textId="77777777" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...11 lines deleted...]
-              <w:t>Fluchtwegekennzeichnung intakt, Fluchtwege nicht verstellt</w:t>
+          <w:p w14:paraId="0DC8E55D" w14:textId="77777777" w:rsidR="00517145" w:rsidRDefault="00880924" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fluchtwegekennzeichnung intakt, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D645324" w14:textId="2780A865" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00517145">
+            <w:pPr>
+              <w:pStyle w:val="KeinLeerraum"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Fluchtwege nicht verstellt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD65DF9" w14:textId="1B6CB632" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4CD65DF9" w14:textId="0644F9C2" w:rsidR="00880924" w:rsidRDefault="00B80619" w:rsidP="0053798C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1535224005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t xml:space="preserve">.      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-30037616"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00880924">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="007525F9">
+            <w:r w:rsidR="00880924" w:rsidRPr="007525F9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>n.i.O</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00880924">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56E007C0" w14:textId="07D008DB" w:rsidR="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29C596C2" w14:textId="77777777" w:rsidR="000A5090" w:rsidRPr="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090"/>
-[...3841 lines deleted...]
-    <w:p w14:paraId="6DA1ECB3" w14:textId="77777777" w:rsidR="008C089C" w:rsidRDefault="008C089C" w:rsidP="00520BE6">
+    <w:p w14:paraId="5D839E59" w14:textId="77777777" w:rsidR="00517145" w:rsidRDefault="00517145" w:rsidP="00520BE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7ADA5B" w14:textId="02075058" w:rsidR="00740FA0" w:rsidRDefault="00740FA0" w:rsidP="00520BE6">
+    <w:p w14:paraId="1204B84E" w14:textId="44C07464" w:rsidR="008C089C" w:rsidRPr="00740FA0" w:rsidRDefault="00740FA0" w:rsidP="00520BE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740FA0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bei Abweichungen wird eine interne Reklamation erfasst und gemäß FB-QM-012 Fehlermeldeprotokoll bearbeitet und dokumentiert.</w:t>
+        <w:t xml:space="preserve">Bei </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00517145">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">größeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740FA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abweichungen wird eine interne Reklamation erfasst und gemäß FB-QM-012 Fehlermeldeprotokoll bearbeitet und dokumentiert.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
       <w:tr w:rsidR="00740FA0" w14:paraId="76B0197A" w14:textId="77777777" w:rsidTr="00740FA0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A94AC48" w14:textId="200FD8DF" w:rsidR="00740FA0" w:rsidRPr="00740FA0" w:rsidRDefault="00740FA0" w:rsidP="00740FA0">
             <w:pPr>
               <w:rPr>
@@ -6750,139 +2981,124 @@
             </w:pPr>
             <w:r w:rsidRPr="00740FA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(GF oder QM):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70183B31" w14:textId="77777777" w:rsidR="00740FA0" w:rsidRPr="00740FA0" w:rsidRDefault="00740FA0" w:rsidP="00520BE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0427CCA0" w14:textId="77777777" w:rsidR="00520BE6" w:rsidRDefault="00520BE6" w:rsidP="00520BE6">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="64AD3C7E" w14:textId="08B02401" w:rsidR="00880924" w:rsidRPr="00880924" w:rsidRDefault="00880924" w:rsidP="00880924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00880924" w:rsidRPr="00880924" w:rsidSect="00A251AB">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1134" w:bottom="425" w:left="1134" w:header="284" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DD990C9" w14:textId="77777777" w:rsidR="001A7363" w:rsidRDefault="001A7363" w:rsidP="00053CDA">
+    <w:p w14:paraId="4C49C8D8" w14:textId="77777777" w:rsidR="00B80619" w:rsidRDefault="00B80619" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6532F2" w14:textId="77777777" w:rsidR="001A7363" w:rsidRDefault="001A7363" w:rsidP="00053CDA">
+    <w:p w14:paraId="4AB6427A" w14:textId="77777777" w:rsidR="00B80619" w:rsidRDefault="00B80619" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="11199" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6968,61 +3184,61 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> von </w:t>
           </w:r>
           <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05E" w14:textId="133FEBFF" w:rsidR="00E92A42" w:rsidRPr="00B81A6A" w:rsidRDefault="00E92A42" w:rsidP="00B81A6A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75586731" w14:textId="77777777" w:rsidR="001A7363" w:rsidRDefault="001A7363" w:rsidP="00053CDA">
+    <w:p w14:paraId="2AB18089" w14:textId="77777777" w:rsidR="00B80619" w:rsidRDefault="00B80619" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3714422E" w14:textId="77777777" w:rsidR="001A7363" w:rsidRDefault="001A7363" w:rsidP="00053CDA">
+    <w:p w14:paraId="7AEF9632" w14:textId="77777777" w:rsidR="00B80619" w:rsidRDefault="00B80619" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="11226" w:type="dxa"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7158,63 +3374,63 @@
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidR="006D6051">
             <w:t>B</w:t>
           </w:r>
           <w:r>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00880924">
             <w:t>PP</w:t>
           </w:r>
           <w:r>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00071B6B">
             <w:t>00</w:t>
           </w:r>
           <w:r w:rsidR="00880924">
             <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4685C264" w14:textId="4142BD3B" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
+        <w:p w14:paraId="4685C264" w14:textId="53C2490F" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Version 00</w:t>
           </w:r>
-          <w:r w:rsidR="00880924">
-            <w:t>3</w:t>
+          <w:r w:rsidR="00517145">
+            <w:t>4</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="147F5A83" w14:textId="067E94A8" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Bearbeiter: </w:t>
           </w:r>
           <w:r w:rsidR="001A576B">
             <w:t>S. Teuscher</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05D" w14:textId="637EA812" w:rsidR="00D148FB" w:rsidRDefault="00D148FB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
@@ -7243,64 +3459,68 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72D1B"/>
     <w:rsid w:val="00053CDA"/>
     <w:rsid w:val="00071B6B"/>
     <w:rsid w:val="000A5090"/>
     <w:rsid w:val="000E5309"/>
     <w:rsid w:val="000F5FD0"/>
     <w:rsid w:val="001466E3"/>
     <w:rsid w:val="00187935"/>
     <w:rsid w:val="001A576B"/>
     <w:rsid w:val="001A7363"/>
     <w:rsid w:val="001B2CB7"/>
     <w:rsid w:val="002F5CA5"/>
     <w:rsid w:val="003751F8"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="004E1C57"/>
     <w:rsid w:val="004E1E6B"/>
+    <w:rsid w:val="00517145"/>
     <w:rsid w:val="00520BE6"/>
+    <w:rsid w:val="0053798C"/>
     <w:rsid w:val="00555CCB"/>
     <w:rsid w:val="006D6051"/>
     <w:rsid w:val="007126DD"/>
     <w:rsid w:val="00740FA0"/>
     <w:rsid w:val="00745F9D"/>
     <w:rsid w:val="00880924"/>
     <w:rsid w:val="008C089C"/>
     <w:rsid w:val="009225CF"/>
     <w:rsid w:val="00A251AB"/>
     <w:rsid w:val="00A72D1B"/>
+    <w:rsid w:val="00B80619"/>
     <w:rsid w:val="00B81A6A"/>
     <w:rsid w:val="00C67773"/>
     <w:rsid w:val="00CA0DFF"/>
+    <w:rsid w:val="00CE4D27"/>
     <w:rsid w:val="00D148FB"/>
     <w:rsid w:val="00D74EC3"/>
     <w:rsid w:val="00DC10FF"/>
     <w:rsid w:val="00E92A42"/>
     <w:rsid w:val="00F700CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7694,50 +3914,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004E1E6B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
@@ -7819,50 +4040,59 @@
     <w:rsid w:val="00E92A42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A5090"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517145"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="84770292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316610166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8181,67 +4411,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAD71F0-3320-4CC6-8284-C6A258D5A8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3512</Characters>
+  <Pages>1</Pages>
+  <Words>193</Words>
+  <Characters>1223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4061</CharactersWithSpaces>
+  <CharactersWithSpaces>1414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>e.engelmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>