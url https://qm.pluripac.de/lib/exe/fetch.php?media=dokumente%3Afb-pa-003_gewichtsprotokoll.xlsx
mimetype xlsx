--- v0 (2026-04-13)
+++ v1 (2026-06-18)
@@ -7,94 +7,94 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pluripac-my.sharepoint.com/personal/admin_pluripac_onmicrosoft_com/Documents/Qualitätsmanagement/QM gültig/Doku-Wiki_QMH-Dokumente_ab 1.04.2026/Dokumente Upload DokuWiki/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="113" documentId="8_{BC2DBFA9-0657-46F7-9C35-F833411F6B02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE5C19B3-991A-441C-AD04-75CDD5FF0A87}"/>
+  <xr:revisionPtr revIDLastSave="122" documentId="8_{BC2DBFA9-0657-46F7-9C35-F833411F6B02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{40A542E0-D27F-4AD6-87E1-5ED9C2782193}"/>
   <bookViews>
     <workbookView xWindow="33720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L8" i="1" l="1"/>
   <c r="L7" i="1"/>
   <c r="L6" i="1"/>
   <c r="L5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="35">
   <si>
     <t>Gewichtsprotokoll</t>
   </si>
   <si>
     <t>Herstellung</t>
   </si>
   <si>
     <t>Raum/ Maschine:</t>
   </si>
   <si>
     <t>Waage geprüft/kalibriert?</t>
   </si>
   <si>
     <t>Prod.-Anfang</t>
   </si>
   <si>
     <t>Prod.-Mitte</t>
   </si>
   <si>
     <t>Prod.-Ende</t>
   </si>
   <si>
     <t>Toleranz-bereich</t>
   </si>
   <si>
@@ -183,111 +183,118 @@
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t>(wenn zutreffend)</t>
     </r>
   </si>
   <si>
     <t>Absolutwerte</t>
   </si>
   <si>
     <r>
+      <t>alle 10 Min.: 1 Clusterwiegung</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Aptos Display"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (à 10 Stück)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t>Achtung:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
-      <t>Alle nicht geeichte Waagen (Bandwaagen) müssen muss vor Produktionsstart kalibriert werden, dazu werden die Normgewichte auf die Waage gestellt und anhand der Anzeige des Gewichts die Abweichung der Waage festgestellt und entsprechende Einstellungen vorgenommen</t>
+      <t>Alle nicht geeichte Waagen (Bandwaagen) müssen vor Produktionsstart kalibriert werden, dazu werden die Normgewichte auf die Waage gestellt und anhand der Anzeige des Gewichts die Abweichung der Waage festgestellt und entsprechende Einstellungen vorgenommen</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9.5"/>
         <color theme="1"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-    </r>
+    <t>☐ Ende der Produktion
+☐ weiter auf neuem Protokoll</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Unterschrift</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9.5"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
@@ -375,96 +382,103 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Display"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Aptos Display"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -517,192 +531,308 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="6" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
@@ -711,63 +841,63 @@
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>412750</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>673100</xdr:colOff>
+          <xdr:colOff>676275</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C51E3A24-E24F-4358-A341-69A7C0308EE4}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -778,63 +908,63 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>412750</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>673100</xdr:colOff>
+          <xdr:colOff>676275</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{361F5692-7EB7-449E-AD5F-9B1D58FC031F}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -845,63 +975,63 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>412750</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>673100</xdr:colOff>
+          <xdr:colOff>676275</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:rowOff>257175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C90EDA2-513C-45D9-A5DF-3640D273FBB7}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -1195,1098 +1325,1097 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M58"/>
+  <dimension ref="A1:M59"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A42" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J49" sqref="J49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="10.6328125" customWidth="1"/>
     <col min="3" max="3" width="11.54296875" customWidth="1"/>
     <col min="5" max="5" width="11" customWidth="1"/>
     <col min="6" max="6" width="10.90625" customWidth="1"/>
     <col min="8" max="8" width="11.453125" customWidth="1"/>
     <col min="9" max="9" width="11.90625" customWidth="1"/>
     <col min="10" max="10" width="11.6328125" customWidth="1"/>
     <col min="12" max="12" width="14.36328125" customWidth="1"/>
     <col min="13" max="13" width="4.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...12 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="A2" s="8"/>
-[...11 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:13" ht="18.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="9"/>
-[...10 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
     </row>
     <row r="4" spans="1:13" ht="28" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="38"/>
-      <c r="C4" s="12" t="s">
+      <c r="B4" s="20"/>
+      <c r="C4" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="37"/>
-      <c r="E4" s="13"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="8"/>
       <c r="F4" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="29"/>
-      <c r="H4" s="48" t="s">
+      <c r="H4" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="48" t="s">
+      <c r="I4" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="48" t="s">
+      <c r="J4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="20" t="s">
+      <c r="K4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="21" t="s">
+      <c r="L4" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="M4" s="21"/>
+      <c r="M4" s="30"/>
     </row>
     <row r="5" spans="1:13" ht="19" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="39"/>
-      <c r="C5" s="14" t="s">
+      <c r="B5" s="21"/>
+      <c r="C5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="38"/>
-      <c r="E5" s="15" t="s">
+      <c r="D5" s="20"/>
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="30" t="s">
+      <c r="F5" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="31"/>
-      <c r="H5" s="32" t="s">
+      <c r="G5" s="48"/>
+      <c r="H5" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="33"/>
-[...1 lines deleted...]
-      <c r="K5" s="25" t="s">
+      <c r="I5" s="45"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="26">
+      <c r="L5" s="24">
         <f>D8*1.02</f>
         <v>0</v>
       </c>
-      <c r="M5" s="26"/>
+      <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:13" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="40"/>
-[...3 lines deleted...]
-      <c r="F6" s="27" t="s">
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="28"/>
-[...5 lines deleted...]
-      <c r="K6" s="25" t="s">
+      <c r="G6" s="43"/>
+      <c r="H6" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="L6" s="26">
+      <c r="L6" s="24">
         <f>D8*0.98</f>
         <v>0</v>
       </c>
-      <c r="M6" s="26"/>
+      <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" ht="17" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="41"/>
-[...3 lines deleted...]
-      <c r="F7" s="27" t="s">
+      <c r="B7" s="36"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="28"/>
-      <c r="H7" s="22" t="s">
+      <c r="G7" s="43"/>
+      <c r="H7" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="I7" s="22"/>
-[...1 lines deleted...]
-      <c r="K7" s="23" t="s">
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="31">
         <f>D8*1.05</f>
         <v>0</v>
       </c>
-      <c r="M7" s="24"/>
+      <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:13" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="39"/>
-      <c r="C8" s="14" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="36"/>
-      <c r="E8" s="19" t="s">
+      <c r="D8" s="18"/>
+      <c r="E8" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="27" t="s">
+      <c r="F8" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="28"/>
-      <c r="H8" s="22" t="s">
+      <c r="G8" s="43"/>
+      <c r="H8" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="I8" s="22"/>
-[...1 lines deleted...]
-      <c r="K8" s="23" t="s">
+      <c r="I8" s="35"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="31">
         <f>D8*0.95</f>
         <v>0</v>
       </c>
-      <c r="M8" s="24"/>
+      <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:13" ht="32" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="46"/>
-[...7 lines deleted...]
-      <c r="K9" s="11" t="s">
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="L9" s="11"/>
-      <c r="M9" s="42" t="s">
+      <c r="L9" s="32"/>
+      <c r="M9" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
       <c r="B10" s="2"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
-      <c r="K10" s="3"/>
-[...1 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A11" s="1"/>
       <c r="B11" s="2"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-      <c r="K11" s="3"/>
-[...1 lines deleted...]
-      <c r="M11" s="4"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A12" s="1"/>
       <c r="B12" s="2"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
-      <c r="K12" s="3"/>
-[...1 lines deleted...]
-      <c r="M12" s="4"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="3"/>
     </row>
     <row r="13" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A13" s="1"/>
       <c r="B13" s="2"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
-      <c r="K13" s="3"/>
-[...1 lines deleted...]
-      <c r="M13" s="4"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="3"/>
     </row>
     <row r="14" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
-      <c r="K14" s="3"/>
-[...1 lines deleted...]
-      <c r="M14" s="4"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
-      <c r="K15" s="3"/>
-[...1 lines deleted...]
-      <c r="M15" s="4"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
-      <c r="K16" s="3"/>
-[...1 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="2"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
-      <c r="K17" s="3"/>
-[...1 lines deleted...]
-      <c r="M17" s="4"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="3"/>
     </row>
     <row r="18" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="2"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
-      <c r="K18" s="3"/>
-[...1 lines deleted...]
-      <c r="M18" s="4"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="2"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
-      <c r="K19" s="3"/>
-[...1 lines deleted...]
-      <c r="M19" s="4"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="3"/>
     </row>
     <row r="20" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="2"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
-      <c r="K20" s="3"/>
-[...1 lines deleted...]
-      <c r="M20" s="4"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A21" s="1"/>
       <c r="B21" s="2"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
-      <c r="K21" s="3"/>
-[...1 lines deleted...]
-      <c r="M21" s="4"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="3"/>
     </row>
     <row r="22" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="2"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
-      <c r="K22" s="3"/>
-[...1 lines deleted...]
-      <c r="M22" s="4"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A23" s="1"/>
       <c r="B23" s="2"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
-      <c r="K23" s="3"/>
-[...1 lines deleted...]
-      <c r="M23" s="4"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="3"/>
     </row>
     <row r="24" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A24" s="1"/>
       <c r="B24" s="2"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
-      <c r="K24" s="5"/>
-[...1 lines deleted...]
-      <c r="M24" s="4"/>
+      <c r="K24" s="37"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A25" s="1"/>
       <c r="B25" s="2"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
-      <c r="K25" s="5"/>
-[...1 lines deleted...]
-      <c r="M25" s="4"/>
+      <c r="K25" s="37"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A26" s="1"/>
       <c r="B26" s="2"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
-      <c r="K26" s="43"/>
-[...1 lines deleted...]
-      <c r="M26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A27" s="1"/>
       <c r="B27" s="2"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
-      <c r="K27" s="3"/>
-[...1 lines deleted...]
-      <c r="M27" s="4"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A28" s="1"/>
       <c r="B28" s="2"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
-      <c r="K28" s="3"/>
-[...1 lines deleted...]
-      <c r="M28" s="4"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" ht="28" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="10" t="s">
+      <c r="A29" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="45" t="s">
+      <c r="B29" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="46"/>
-[...7 lines deleted...]
-      <c r="K29" s="45" t="s">
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="L29" s="47"/>
-      <c r="M29" s="42" t="s">
+      <c r="L29" s="40"/>
+      <c r="M29" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A30" s="1"/>
       <c r="B30" s="2"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
-      <c r="K30" s="3"/>
-[...1 lines deleted...]
-      <c r="M30" s="4"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="3"/>
     </row>
     <row r="31" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A31" s="1"/>
       <c r="B31" s="2"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
-      <c r="K31" s="3"/>
-[...1 lines deleted...]
-      <c r="M31" s="4"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="3"/>
     </row>
     <row r="32" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A32" s="1"/>
       <c r="B32" s="2"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
-      <c r="K32" s="5"/>
-[...1 lines deleted...]
-      <c r="M32" s="4"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="3"/>
     </row>
     <row r="33" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A33" s="1"/>
       <c r="B33" s="2"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
-      <c r="K33" s="5"/>
-[...1 lines deleted...]
-      <c r="M33" s="4"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="3"/>
     </row>
     <row r="34" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A34" s="1"/>
       <c r="B34" s="2"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
-      <c r="K34" s="3"/>
-[...1 lines deleted...]
-      <c r="M34" s="4"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="3"/>
     </row>
     <row r="35" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A35" s="1"/>
       <c r="B35" s="2"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
-      <c r="K35" s="3"/>
-[...1 lines deleted...]
-      <c r="M35" s="4"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="3"/>
     </row>
     <row r="36" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A36" s="1"/>
       <c r="B36" s="2"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
-      <c r="K36" s="3"/>
-[...1 lines deleted...]
-      <c r="M36" s="4"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="3"/>
     </row>
     <row r="37" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A37" s="1"/>
       <c r="B37" s="2"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
-      <c r="K37" s="3"/>
-[...1 lines deleted...]
-      <c r="M37" s="4"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="3"/>
     </row>
     <row r="38" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A38" s="1"/>
       <c r="B38" s="2"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
-      <c r="K38" s="3"/>
-[...1 lines deleted...]
-      <c r="M38" s="4"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="3"/>
     </row>
     <row r="39" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A39" s="1"/>
       <c r="B39" s="2"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
-      <c r="K39" s="3"/>
-[...1 lines deleted...]
-      <c r="M39" s="4"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="3"/>
     </row>
     <row r="40" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A40" s="1"/>
       <c r="B40" s="2"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
-      <c r="K40" s="3"/>
-[...1 lines deleted...]
-      <c r="M40" s="4"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="3"/>
     </row>
     <row r="41" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A41" s="1"/>
       <c r="B41" s="2"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
-      <c r="K41" s="3"/>
-[...1 lines deleted...]
-      <c r="M41" s="4"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="3"/>
     </row>
     <row r="42" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A42" s="1"/>
       <c r="B42" s="2"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
-      <c r="K42" s="3"/>
-[...1 lines deleted...]
-      <c r="M42" s="4"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="3"/>
     </row>
     <row r="43" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A43" s="1"/>
       <c r="B43" s="2"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
-      <c r="K43" s="3"/>
-[...1 lines deleted...]
-      <c r="M43" s="4"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="3"/>
     </row>
     <row r="44" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A44" s="1"/>
       <c r="B44" s="2"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
-      <c r="K44" s="3"/>
-[...1 lines deleted...]
-      <c r="M44" s="4"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A45" s="1"/>
       <c r="B45" s="2"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
-      <c r="K45" s="3"/>
-[...1 lines deleted...]
-      <c r="M45" s="4"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="3"/>
     </row>
     <row r="46" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A46" s="1"/>
       <c r="B46" s="2"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
-      <c r="K46" s="3"/>
-[...1 lines deleted...]
-      <c r="M46" s="4"/>
+      <c r="K46" s="33"/>
+      <c r="L46" s="33"/>
+      <c r="M46" s="3"/>
     </row>
     <row r="47" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A47" s="1"/>
       <c r="B47" s="2"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
-      <c r="K47" s="3"/>
-[...1 lines deleted...]
-      <c r="M47" s="4"/>
+      <c r="K47" s="33"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="3"/>
     </row>
     <row r="48" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A48" s="1"/>
       <c r="B48" s="2"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
-      <c r="K48" s="3"/>
-[...1 lines deleted...]
-      <c r="M48" s="4"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="3"/>
     </row>
     <row r="49" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A49" s="1"/>
       <c r="B49" s="2"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
-      <c r="K49" s="43"/>
-[...1 lines deleted...]
-      <c r="M49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="3"/>
     </row>
     <row r="50" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A50" s="1"/>
       <c r="B50" s="2"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
-      <c r="K50" s="43"/>
-[...1 lines deleted...]
-      <c r="M50" s="4"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="3"/>
     </row>
     <row r="51" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A51" s="1"/>
       <c r="B51" s="2"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
-      <c r="K51" s="43"/>
-[...1 lines deleted...]
-      <c r="M51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="3"/>
     </row>
     <row r="52" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A52" s="1"/>
       <c r="B52" s="2"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
-      <c r="K52" s="43"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:13" ht="16" x14ac:dyDescent="0.35">
+      <c r="K52" s="4"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="3"/>
+    </row>
+    <row r="53" spans="1:13" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="1"/>
       <c r="B53" s="2"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
-      <c r="K53" s="43"/>
-[...1 lines deleted...]
-      <c r="M53" s="4"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="3"/>
     </row>
     <row r="54" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A54" s="1"/>
       <c r="B54" s="2"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
-      <c r="K54" s="43"/>
-[...1 lines deleted...]
-      <c r="M54" s="4"/>
+      <c r="K54" s="4"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="3"/>
     </row>
     <row r="55" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A55" s="1"/>
       <c r="B55" s="2"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
-      <c r="K55" s="5"/>
-[...1 lines deleted...]
-      <c r="M55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="3"/>
     </row>
     <row r="56" spans="1:13" ht="16" x14ac:dyDescent="0.35">
       <c r="A56" s="1"/>
       <c r="B56" s="2"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
-      <c r="K56" s="3"/>
-[...31 lines deleted...]
-      <c r="M58" s="4"/>
+      <c r="K56" s="4"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="3"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="G57" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="K57" s="51"/>
+      <c r="L57" s="51"/>
+      <c r="M57" s="52"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="G58" s="53"/>
+      <c r="H58" s="54"/>
+      <c r="I58" s="54"/>
+      <c r="J58" s="55"/>
+      <c r="K58" s="55"/>
+      <c r="L58" s="55"/>
+      <c r="M58" s="56"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="G59" s="57"/>
+      <c r="H59" s="58"/>
+      <c r="I59" s="58"/>
+      <c r="J59" s="59"/>
+      <c r="K59" s="59"/>
+      <c r="L59" s="59"/>
+      <c r="M59" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="64">
-[...4 lines deleted...]
-    <mergeCell ref="B9:J9"/>
+  <mergeCells count="62">
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="K48:L48"/>
-    <mergeCell ref="K55:L55"/>
-[...8 lines deleted...]
-    <mergeCell ref="K47:L47"/>
     <mergeCell ref="K36:L36"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="K38:L38"/>
     <mergeCell ref="K39:L39"/>
     <mergeCell ref="K40:L40"/>
     <mergeCell ref="K41:L41"/>
     <mergeCell ref="K30:L30"/>
     <mergeCell ref="K31:L31"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="K34:L34"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="K47:L47"/>
+    <mergeCell ref="G57:I59"/>
+    <mergeCell ref="J57:M59"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="K24:L24"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="K28:L28"/>
     <mergeCell ref="K29:L29"/>
-    <mergeCell ref="K18:L18"/>
-[...3 lines deleted...]
-    <mergeCell ref="K22:L22"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="K17:L17"/>
-    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K22:L22"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="L7:M7"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="B9:J9"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="L5:M5"/>
     <mergeCell ref="A1:E2"/>
     <mergeCell ref="F1:M3"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="L4:M4"/>
+    <mergeCell ref="H5:J5"/>
     <mergeCell ref="F5:G5"/>
-    <mergeCell ref="L5:M5"/>
   </mergeCells>
-  <dataValidations count="1">
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A3:E3" xr:uid="{3A8E71BB-E52F-43AE-B451-AD0737B364AE}">
       <formula1>"Herstellung, Abfüllung"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.31496062992125984" top="0.86614173228346458" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L     
      &amp;G&amp;C
 &amp;"Calibri,Fett"Gewichtsprotokoll&amp;RFB-PA-003
 Version 007
 Bearbeiter: S. Teuscher</oddHeader>
     <oddFooter>&amp;RSeite &amp;P von &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">