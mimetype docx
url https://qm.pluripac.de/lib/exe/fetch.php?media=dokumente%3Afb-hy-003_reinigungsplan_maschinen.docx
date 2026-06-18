--- v0 (2026-04-13)
+++ v1 (2026-06-18)
@@ -74,139 +74,251 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> und nach Abschluss per Unterschrift und Stempel auf den jeweiligen Produktionsdokumenten zu protokollieren!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBB72B7" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reinigungsmittel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312C993E" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
+    <w:p w14:paraId="312C993E" w14:textId="62F15B79" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="004D0807" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042641C">
-[...3 lines deleted...]
-        <w:t>- Böden: Interflon Fin Clean All² (maschinell 1:200 mit Wasser / manuell 1:10-1:50 mit Wasser)</w:t>
+      <w:r w:rsidRPr="00441CA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Böden: Wischroboter: Johannes Kiehl: Rivas (1:1000 bis 1:60 mit Wasser), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441CA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interflon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441CA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fin Clean All² (maschinell 1:200 mit Wasser / manuell 1:10-1:50 mit Wasser)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FFB34C" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>- Tische, Türen, Wände, Fenster, sonstige wasserfeste Flächen: Interflon Fin Clean All² (1:20-1:200 mit Wasser)</w:t>
+        <w:t xml:space="preserve">- Tische, Türen, Wände, Fenster, sonstige wasserfeste Flächen: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interflon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fin Clean All² (1:20-1:200 mit Wasser)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8E20EE" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>- Maschinen, Maschinenteile, Werkzeuge, Kunststoffteile: Interflon Fin Clean All² (1:10-1:100 mit Wasser)</w:t>
+        <w:t xml:space="preserve">- Maschinen, Maschinenteile, Werkzeuge, Kunststoffteile: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interflon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fin Clean All² (1:10-1:100 mit Wasser)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69923EBF" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">- schwer zugängliche Maschinenstellen, Maschinenteile, Werkzeuge, Kunststoffteile: Interflon: Power Wibes (Reinigungstücher) </w:t>
+        <w:t xml:space="preserve">- schwer zugängliche Maschinenstellen, Maschinenteile, Werkzeuge, Kunststoffteile: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interflon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Power </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wibes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Reinigungstücher) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7E21FE" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Achtung!</w:t>
       </w:r>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dose Power Wibes muss sofort nach Entnahme eines Tuches wieder verschlossen werden.</w:t>
+        <w:t xml:space="preserve"> Dose Power </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wibes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muss sofort nach Entnahme eines Tuches wieder verschlossen werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EAE9BC" w14:textId="6BC43B79" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>- Verfärbungen und Starkschmutz mit Interflon Metal Clean in Sprühflasche. Die zu behandelnde Stelle einsprühen, einwirken lassen und mit einem sauberen Tuch abwischen. Bei hartnäckigem Schmutz bei Bedarf wiederholen.</w:t>
+        <w:t xml:space="preserve">- Verfärbungen und Starkschmutz mit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interflon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Metal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clean in Sprühflasche. Die zu behandelnde Stelle einsprühen, einwirken lassen und mit einem sauberen Tuch abwischen. Bei hartnäckigem Schmutz bei Bedarf wiederholen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA85E43" w14:textId="06A8688F" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reinigungsgeräte:</w:t>
       </w:r>
       <w:r w:rsidR="0042641C" w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -230,51 +342,79 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Mikrofasertücher</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28351A4A" w14:textId="77777777" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Desinfektionsmittel:</w:t>
       </w:r>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Isopropanol UN1219 (70 %), in Sprühflasche (700ml Isopropanol 70% zu 300ml Wasser)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Isopropanol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN1219 (70 %), in Sprühflasche (700ml </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Isopropanol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0042641C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70% zu 300ml Wasser)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B782F3A" w14:textId="5A3C37F2" w:rsidR="00BE4A13" w:rsidRPr="0042641C" w:rsidRDefault="00BE4A13" w:rsidP="00BE4A13">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Häufigkeit:</w:t>
       </w:r>
       <w:r w:rsidRPr="0042641C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042641C" w:rsidRPr="0042641C">
         <w:rPr>
@@ -346,59 +486,51 @@
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
       <w:tr w:rsidR="0042641C" w:rsidRPr="0042641C" w14:paraId="0F371346" w14:textId="77777777" w:rsidTr="0042641C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="489BBADD" w14:textId="6D1D2C4A" w:rsidR="0042641C" w:rsidRPr="0042641C" w:rsidRDefault="0042641C" w:rsidP="0042641C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042641C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Checkliste Reinigung </w:t>
-[...7 lines deleted...]
-              <w:t>Maschine:</w:t>
+              <w:t>Checkliste Reinigung Maschine:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="195C9118" w14:textId="77777777" w:rsidR="0042641C" w:rsidRPr="0042641C" w:rsidRDefault="0042641C" w:rsidP="0042641C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042641C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Methode </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -745,51 +877,65 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042641C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ölung der Maschine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14767BC6" w14:textId="77777777" w:rsidR="0042641C" w:rsidRPr="0042641C" w:rsidRDefault="0042641C" w:rsidP="0042641C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042641C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>mittels Interflon: Food Lube</w:t>
+              <w:t xml:space="preserve">mittels </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0042641C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Interflon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0042641C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>: Food Lube</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042641C" w:rsidRPr="0042641C" w14:paraId="28C51992" w14:textId="77777777" w:rsidTr="0042641C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="156D1B0E" w14:textId="77777777" w:rsidR="0042641C" w:rsidRPr="0042641C" w:rsidRDefault="0042641C" w:rsidP="0042641C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042641C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Maschineninnenraum </w:t>
             </w:r>
           </w:p>
@@ -991,118 +1137,138 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1588C34E" w14:textId="77777777" w:rsidR="00315432" w:rsidRDefault="00315432" w:rsidP="00315432">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F30061B" w14:textId="77777777" w:rsidR="00315432" w:rsidRDefault="00315432" w:rsidP="00315432">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13314CD8" w14:textId="694F7173" w:rsidR="00315432" w:rsidRPr="00315432" w:rsidRDefault="00315432" w:rsidP="00315432">
+    <w:p w14:paraId="13314CD8" w14:textId="190A1384" w:rsidR="00315432" w:rsidRPr="00315432" w:rsidRDefault="00315432" w:rsidP="00315432">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315432">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nach der Reinigung muss </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="00315432">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Maschine abgedeckt und ggfl. verschlossen werden!</w:t>
+        <w:t>Maschine abgedeckt und ggfl</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0807">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315432">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. verschlossen werden!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00315432" w:rsidRPr="00315432" w:rsidSect="00BE4A13">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1247" w:bottom="1134" w:left="425" w:header="284" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F06ADD" w14:textId="77777777" w:rsidR="00801961" w:rsidRDefault="00801961" w:rsidP="00053CDA">
+    <w:p w14:paraId="528F5A37" w14:textId="77777777" w:rsidR="00EE6FDB" w:rsidRDefault="00EE6FDB" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BD6A39A" w14:textId="77777777" w:rsidR="00801961" w:rsidRDefault="00801961" w:rsidP="00053CDA">
+    <w:p w14:paraId="64E584EE" w14:textId="77777777" w:rsidR="00EE6FDB" w:rsidRDefault="00EE6FDB" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1205,61 +1371,61 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:t xml:space="preserve"> von </w:t>
           </w:r>
           <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05E" w14:textId="133FEBFF" w:rsidR="00E92A42" w:rsidRPr="00B81A6A" w:rsidRDefault="00E92A42" w:rsidP="00B81A6A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5656DC7A" w14:textId="77777777" w:rsidR="00801961" w:rsidRDefault="00801961" w:rsidP="00053CDA">
+    <w:p w14:paraId="77565534" w14:textId="77777777" w:rsidR="00EE6FDB" w:rsidRDefault="00EE6FDB" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25BC0DA9" w14:textId="77777777" w:rsidR="00801961" w:rsidRDefault="00801961" w:rsidP="00053CDA">
+    <w:p w14:paraId="60167FD0" w14:textId="77777777" w:rsidR="00EE6FDB" w:rsidRDefault="00EE6FDB" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="16619" w:type="dxa"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1402,152 +1568,156 @@
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidR="006D6051">
             <w:t>B</w:t>
           </w:r>
           <w:r>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00BE4A13">
             <w:t>HY</w:t>
           </w:r>
           <w:r>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidR="00071B6B">
             <w:t>00</w:t>
           </w:r>
           <w:r w:rsidR="0042641C">
             <w:t>3</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4685C264" w14:textId="039CEBA7" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
+        <w:p w14:paraId="4685C264" w14:textId="3CE0D9A3" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Version 00</w:t>
           </w:r>
-          <w:r w:rsidR="00BE4A13">
-            <w:t>1</w:t>
+          <w:r w:rsidR="004D0807">
+            <w:t>2</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="147F5A83" w14:textId="067E94A8" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Bearbeiter: </w:t>
           </w:r>
           <w:r w:rsidR="001A576B">
             <w:t>S. Teuscher</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05D" w14:textId="637EA812" w:rsidR="00D148FB" w:rsidRDefault="00D148FB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72D1B"/>
     <w:rsid w:val="00053CDA"/>
     <w:rsid w:val="00071B6B"/>
     <w:rsid w:val="000A5090"/>
     <w:rsid w:val="000E5309"/>
     <w:rsid w:val="000F5FD0"/>
     <w:rsid w:val="001466E3"/>
     <w:rsid w:val="00187935"/>
     <w:rsid w:val="001A576B"/>
     <w:rsid w:val="001B2CB7"/>
     <w:rsid w:val="002F5CA5"/>
     <w:rsid w:val="00315432"/>
     <w:rsid w:val="003751F8"/>
     <w:rsid w:val="00386912"/>
     <w:rsid w:val="0042641C"/>
+    <w:rsid w:val="004D0807"/>
     <w:rsid w:val="004E1C57"/>
     <w:rsid w:val="004E1E6B"/>
     <w:rsid w:val="00555CCB"/>
     <w:rsid w:val="0065673D"/>
     <w:rsid w:val="006D6051"/>
     <w:rsid w:val="00745F9D"/>
     <w:rsid w:val="00801961"/>
     <w:rsid w:val="00875EA6"/>
     <w:rsid w:val="009225CF"/>
     <w:rsid w:val="00A251AB"/>
+    <w:rsid w:val="00A471F0"/>
     <w:rsid w:val="00A72D1B"/>
     <w:rsid w:val="00B81A6A"/>
     <w:rsid w:val="00BE4A13"/>
     <w:rsid w:val="00C67773"/>
     <w:rsid w:val="00CA0DFF"/>
     <w:rsid w:val="00D148FB"/>
     <w:rsid w:val="00D74EC3"/>
     <w:rsid w:val="00DC10FF"/>
     <w:rsid w:val="00E92A42"/>
+    <w:rsid w:val="00EE6FDB"/>
     <w:rsid w:val="00F700CD"/>
     <w:rsid w:val="00FB08DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2436,66 +2606,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAD71F0-3320-4CC6-8284-C6A258D5A8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>251</Words>
-  <Characters>1584</Characters>
+  <Words>260</Words>
+  <Characters>1642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1832</CharactersWithSpaces>
+  <CharactersWithSpaces>1899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>e.engelmann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>