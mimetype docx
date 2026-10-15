--- v0 (2026-04-11)
+++ v1 (2026-10-15)
@@ -1,244 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C54D02A" w14:textId="77777777" w:rsidR="00E92A42" w:rsidRDefault="00E92A42"/>
-[...102 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00256BD4" w14:paraId="1CDBAF81" w14:textId="77777777" w:rsidTr="00256BD4">
+      <w:tr w:rsidR="00D22FFD" w14:paraId="09BD6D27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A5E578" w14:textId="374CF204" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="5135666B" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00256BD4" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Name /</w:t>
             </w:r>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jméno</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00256BD4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Jméno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E611125" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="08A70026" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256BD4" w14:paraId="569FEFFA" w14:textId="77777777" w:rsidTr="00256BD4">
+      <w:tr w:rsidR="00D22FFD" w14:paraId="32A55B4C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E8B378" w14:textId="69F800DB" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="43111F40" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00256BD4" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum der Einweisung / </w:t>
             </w:r>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -252,8948 +165,8140 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>školení</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2439C0A3" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="02E8A8EE" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256BD4" w14:paraId="0D89D06D" w14:textId="77777777" w:rsidTr="00256BD4">
+      <w:tr w:rsidR="00D22FFD" w14:paraId="7EF9B4CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C61D97" w14:textId="5A37BDEE" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="0CAC4C3B" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00256BD4" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Abteilung / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Oddělení</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6A068A" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+          <w:p w14:paraId="48F520D7" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22FFD" w14:paraId="63DCAD08" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C999DAC" w14:textId="373D332B" w:rsidR="00D22FFD" w:rsidRPr="00256BD4" w:rsidRDefault="00D22FFD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866F7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Unterschrift Schulende/-r</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE04AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE04AA" w:rsidRPr="00CE04AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CE04AA" w:rsidRPr="00CE04AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Podpis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CE04AA" w:rsidRPr="00CE04AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CE04AA" w:rsidRPr="00946AD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>instruktora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CE04AA" w:rsidRPr="00946AD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00866F7A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C42A5BA" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72FE5ADE" w14:textId="0E3E3127" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+    <w:p w14:paraId="23E6EB4B" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00946AD1" w:rsidRDefault="00D22FFD" w:rsidP="00D22FFD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hiermit bestätige ich, dass ich die Hygienerichtlinien der </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+        <w:t>Hiermit bestätige ich, dass ich die</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Pluripac</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> untenstehenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1645">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GmbH gelesen, verstanden habe und diese uneingeschränkt einhalte.</w:t>
+        <w:t>Hygiene- &amp; Verhaltensrichtlinien</w:t>
       </w:r>
       <w:r w:rsidRPr="00256BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> der Pluripac GmbH gelesen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Tímto</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
       <w:r w:rsidRPr="00256BD4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> verstanden habe und diese uneingeschränkt einhalte.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>potvrzuji</w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>že</w:t>
+        <w:t>Tímto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>jsem</w:t>
+        <w:t>potvrzuji</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> si </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>přečetl</w:t>
+        <w:t>že</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">/a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>hygienické</w:t>
+        <w:t>jsem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> si </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>směrnice</w:t>
+        <w:t>přečetl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/a a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>společnosti</w:t>
+        <w:t>porozuměl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Pluripac</w:t>
+        <w:t>níže</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GmbH, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>porozuměl</w:t>
+        <w:t>uvedeným</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">/a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>jim</w:t>
+        <w:t>hygienickým</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>budu</w:t>
+        <w:t>chování</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> je </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>plně</w:t>
+        <w:t>pravidlům</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:t>společnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pluripac GmbH a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>budu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>bez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>výhrad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
         <w:t>dodržovat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00946AD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00256BD4" w14:paraId="51B5BEE8" w14:textId="77777777" w:rsidTr="001E6A81">
+      <w:tr w:rsidR="00D22FFD" w14:paraId="31A91F69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C2AA93" w14:textId="5C8392B2" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="001E6A81">
+          <w:p w14:paraId="6CDD587C" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00256BD4" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256BD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ort, Datum / </w:t>
+              <w:t xml:space="preserve">Ort, Datum </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946AD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Místo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>datum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1689EA" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="001E6A81">
+          <w:p w14:paraId="02988EC0" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00256BD4" w14:paraId="12E12B99" w14:textId="77777777" w:rsidTr="001E6A81">
+      <w:tr w:rsidR="00D22FFD" w14:paraId="7303FBD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4469AF82" w14:textId="1B85B2DC" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="001E6A81">
+          <w:p w14:paraId="4026D9CF" w14:textId="0B9110FB" w:rsidR="00D22FFD" w:rsidRPr="00866F7A" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00866F7A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unterschrift / </w:t>
+              <w:t xml:space="preserve">Unterschrift </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00946AD1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Podpis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00256BD4">
+            <w:r w:rsidRPr="00946AD1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257EF747" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="001E6A81">
+          <w:p w14:paraId="2D7EC2CD" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRDefault="00D22FFD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CBD2AB2" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B482B30" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+    <w:p w14:paraId="5B482B30" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00D85C2D" w:rsidP="00256BD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00256BD4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:pict w14:anchorId="367FAE22">
-          <v:rect id="_x0000_i1042" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2A4400" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+    <w:p w14:paraId="7E2A4400" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="001976DF" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746B85BD" w14:textId="526D0C86" w:rsidR="00710030" w:rsidRPr="00F23E08" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Allgemeines Verhalten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23E08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Betrieb </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6939A" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="001843EF" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persönliche Gegenstände, Taschen, Oberjacken, Straßenschuhe, Schirme o.ä. werden im Foyer Produktion abgelegt. Dazu steht dort jedem Mitarbeiter ein Spind zur Verfügung. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Osobní</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>věci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>tašky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>svrchní</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>oblečení</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>venkovní</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>obuv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>deštníky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>podobné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>předměty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>odkládají</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>foyeru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>výrobního</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>oddělení</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zaměstnanec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>má</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>dispozici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>vlastní</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>skříňku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D89632C" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="001843EF" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Übergang zu den Umkleiden und der Aufenthalt in den allgemeinen Bereichen, wie Pausenrum erfolgt in entsprechenden, sauberen Übergangs-Schuhen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>přechodu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>šaten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>pobytu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>společných</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>prostorách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>odpočinková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>místnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>nutné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>nosit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>vhodné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>čisté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>přezůvky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAE5BDD" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="00115966" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Keine Hygienekleidung außerhalb des Weißbereichs oder Übergang von und zur Umkleide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verboten in den allgemeinen Bereichen, wie Pausenraum, Lager, Verwaltung… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Žádné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>hygienické</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>oděvy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>mimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>bílou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>zónu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>přechodu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do a z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>šatny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>zakázáno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>společných</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>prostorách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>jako</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>odpočinková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>místnost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>sklad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>administrativ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E06EEB2" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="005967CD" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Jeder Mitarbeiter muss für Ordnung und Sauberkeit an Arbeitsplatz, Maschinen, Utensilien und Materialien sorgen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Každý </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>zaměstnanec musí dbát na pořádek a čistotu na pracovišti, strojích, pracovních pomůckách a materiálech.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B001274" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="005967CD" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Maschinen und Anlagen müssen gemäß Reinigungsplan mit zugelassenen Reinigern gereinigt und desinfiziert werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stroje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a zařízení musí být čištěny a dezinfikovány podle plánu čištění schválenými čisticími prostředky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD0ECA4" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="005967CD" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Reinigungsintervalle müssen eingehalten und dokumentiert werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intervaly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>čištění musí být dodržovány a dokumentovány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06133D34" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="005967CD" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Abfälle und Produktreste müssen sofort ordnungsgemäß entsorgt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odpady </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>a zbytky výrobků musí být ihned řádně zlikvidovány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1F9D67" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="005967CD" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Türen zu Produktionsräumen sowie Tore zu Wareneingang und -ausgang müssen stets geschlossen gehalten werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>veře do výrobních prostor a vrata příjmu a expedice zboží musí být vždy zavřené.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA6DA3E" w14:textId="707D0A34" w:rsidR="00710030" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Schäden müssen unabhängig davon, ob sie selbst verursacht oder festgestellt wurden, sofort dem Vorgesetzten gemeldet werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>oškození musí být bez ohledu na to, zda bylo způsobeno zaměstnancem nebo pouze zjištěno, ihned nahlášeno nadřízenému.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200726C7" w14:textId="7E86867D" w:rsidR="00710030" w:rsidRPr="00710030" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bei Verwendung von technischen/sicherheitsrelevanten Geräten und Einrichtungen sind Prüf-, Kalibrier- und Wartung</w:t>
+      </w:r>
+      <w:r w:rsidR="006420AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>plaketten</w:t>
+      </w:r>
+      <w:r w:rsidR="006420AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu prüfen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67564A41" w14:textId="45D19DEF" w:rsidR="00710030" w:rsidRPr="007C59EC" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Auch allgemeine Bereiche (wie Umkleiden, Pausenraum usw.) sind von den jeweiligen Nutzern ordentlich zu hinterlassen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Také společné prostory (např. šatny, odpočívárna apod.) musí jejich uživatelé zanechat uklizené.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420CA76A" w14:textId="01961693" w:rsidR="007C59EC" w:rsidRPr="00710030" w:rsidRDefault="00D85C2D" w:rsidP="007C59EC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7A7F52BD">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4072CEBC" w14:textId="700E155B" w:rsidR="005967CD" w:rsidRPr="001976DF" w:rsidRDefault="00E974AB" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001976DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personalhygiene &amp; Verhalten – </w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="001976DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Weißbereich</w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="001976DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="001976DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>(Produktion &amp; Konfektionierung)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="215FD333" w14:textId="054D3656" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="KeinLeerraum"/>
+    <w:p w14:paraId="4441A3F1" w14:textId="1256E87A" w:rsidR="00F23E08" w:rsidRPr="00F23E08" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00256BD4">
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Personalhygiene – Weißbereich (Produktion, Konfektionierung)</w:t>
+        <w:t>Persönliche Hygiene &amp; persönliche Gegenstände</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7978CB98" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Gute Körperhygiene ist einzuhalten.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Je nutné dodržovat dobrou osobní hygienu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2785F9" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Fingernägel müssen sauber, kurz und unlackiert sein.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Nehty musí být čisté, krátké a nenalakované.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494B6FC2" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Kurze Gel-Nägel sind erlaubt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7F30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>sonstige künstliche Nägel sind verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Krátké gelové nehty jsou povoleny – ostatní umělé nehty jsou zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0B3832" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schmuck, sichtbare Piercings, künstliche Wimpern, Uhren, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>InEar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>-Kopfhörer o. Ä. sind verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Šperky, viditelné piercingy, umělé řasy, hodinky, sluchátka do uší apod. jsou zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F77C462" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Es dürfen nur arbeitsnotwendige Gegenstände in Produktionsräume mitgenommen werden. Sehr kleine oder zerbrechliche Gegenstände sind verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Do výrobních prostor je dovoleno vnášet pouze předměty nezbytné pro práci. Velmi malé nebo křehké předměty jsou zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B5C4EE" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erlaubt sind ausschließlich Transponder und der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Spindschlüssel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohne Anhänger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>sicher in der Hosentasche verwahrt. Bei Bedarf Firmen-Schlüsselband verwende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Povoleny jsou výhradně transpondér a klíč od skříňky bez přívěsku, bezpečně uložené v kapse kalhot. V případě potřeby použijte firemní šňůrku na klíče.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0850DCCB" w14:textId="77777777" w:rsidR="00F23E08" w:rsidRPr="00D22FFD" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Handys, Tablets, Over-Ear-Kopfhörer u. Ä. sind </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>verboten. N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>in Ausnahmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach Abstimmung mit der Geschäftsführung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>können diese erlaubt werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mobilní telefony, tablety, sluchátka přes uši apod. jsou povoleny pouze výjimečně po dohodě s vedením společnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113561C3" w14:textId="5CCFD430" w:rsidR="00F23E08" w:rsidRPr="00397D99" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Messer mit Abbruchklingen sind verboten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Sicherheitsmesser müssen verwendet werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Nože s odlamovací čepelí jsou zakázány – musí se používat bezpečnostní nože.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EF453F" w14:textId="434EE75B" w:rsidR="00397D99" w:rsidRPr="00D21A79" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Medikamente sind i</w:t>
+      </w:r>
+      <w:r w:rsidR="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Produktions</w:t>
+      </w:r>
+      <w:r w:rsidR="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>bereich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verboten. Ausnahmen, z. B. Inhalatoren, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vorab mit der Geschäftsleitung ab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>stimm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Léky jsou ve výrobních prostorách zakázány. Výjimky, např. inhalátory, musí být předem dohodnuty s vedením společnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253B2045" w14:textId="2FBF7B31" w:rsidR="00F23E08" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
-[...4593 lines deleted...]
-        <w:pStyle w:val="KeinLeerraum"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Hygienekleidung &amp; Zutritt</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5464621F" w14:textId="277E3ADD" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-[...1 lines deleted...]
-        <w:pStyle w:val="KeinLeerraum"/>
+    <w:p w14:paraId="2DB7436C" w14:textId="79FAD10B" w:rsidR="00D21A79" w:rsidRPr="00F32FC6" w:rsidRDefault="00D21A79" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32FC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Zutrittregelung zu den Bereichen, vor allem dem Weißbereich ist durch elektronische Schlösser gewährleistet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32FC6" w:rsidRPr="00F32FC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Nur Mitarbeiter mit Zutrittsrecht d</w:t>
+      </w:r>
+      <w:r w:rsidR="007C59EC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ü</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32FC6" w:rsidRPr="00F32FC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>rfen den Weißbereich betreten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32FC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32FC6" w:rsidRPr="00F32FC6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/ Přístup do jednotlivých zón, zejména do bílé zóny, je zajištěn elektronickými zámky. Do bílé zóny smí vstoupit pouze zaměstnanci s oprávněním k přístupu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0928E8" w14:textId="20C481E0" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orgeschriebene Pluripac-Hygienekleidung muss stets getragen und bei Verschmutzung oder Produktwechsel gewechselt werden. T-Shirts müssen mindestens alle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hosen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>mindestens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle 5 Arbeitstage gewechselt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Předepsaný hygienický oděv Pluripac se musí vždy nosit a při znečištění nebo změně výrobku vyměnit. Trička se musí měnit nejméně každé 3 pracovní dny, kalhoty nejméně každých 5 pracovních dnů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49730C32" w14:textId="50941EAA" w:rsidR="00397D99" w:rsidRPr="00710030" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Der Weißbereich darf nur über die Personalschleuse betreten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und verlassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Do bílé zóny lze vstupovat a z ní vystupovat pouze přes personální hygienickou propust</w:t>
+      </w:r>
+      <w:r w:rsidR="00710030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9BB05D" w14:textId="77777777" w:rsidR="00710030" w:rsidRPr="00397D99" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die Haarhaube muss alle Haare vollständig einschließen und die Ohren bedecken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ochranná čepice na vlasy musí zcela zakrývat všechny vlasy a uši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA7B1AE" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00710030" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Im Weißbereich müssen Schutzüberzüge oder betrieblich gestellte, leicht zu reinigende Arbeitsschuhe getragen werden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Schuhwechsel in Personalschleuse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>V bílé zóně se musí nosit ochranné návleky nebo provozem poskytnutá, snadno čistitelná pracovní obuv (přezutí v personální hygienické propusti).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDAAF92" w14:textId="5BF638B1" w:rsidR="00710030" w:rsidRPr="00710030" w:rsidRDefault="00710030" w:rsidP="00710030">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Übertritt mit Schuhdesinfektion ist bei jedem Betreten zu verwenden. / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při každém vstupu je třeba použít dezinfekční rohož na obuv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48778E47" w14:textId="2AE60237" w:rsidR="00710030" w:rsidRPr="00710030" w:rsidRDefault="00710030" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbeitsschuhe sind mindestens wöchentlich bzw. bei Verschmutzung von jedem Mitarbeiter selbst zu reinigen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/ Každý zaměstnanec si musí pracovní obuv čistit alespoň jednou týdně, případně vždy, když se zašpiní.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDFCD6B" w14:textId="28539359" w:rsidR="00397D99" w:rsidRPr="00710030" w:rsidRDefault="00397D99" w:rsidP="00D21A79">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bei Verarbeitung allergenhaltiger Rohstoffe muss zusätzliche Einwegschutzkleidung getragen und anschließend vollständig gewechselt werden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710030">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při zpracování surovin obsahujících alergeny se musí používat další jednorázový ochranný oděv a následně se musí kompletně vyměnit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851AC6A" w14:textId="2760E3E9" w:rsidR="00F23E08" w:rsidRPr="00F23E08" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00256BD4">
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Personalhygiene – Lager</w:t>
+        <w:t>Hand-, Wund- &amp; Gesundheitshygiene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AAE971" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Wunden müssen mit wasserfestem, metalldetektierbarem Pflaster abgedeckt und zusätzlich mit Handschuh oder Fingerverband gesichert werden.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Rány musí být překryty voděodolnou náplastí detekovatelnou detektorem kovů a navíc zajištěny rukavicí nebo obvazem na prst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CA5370" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Hände müssen vor Arbeitsbeginn, bei jedem erneuten Betreten des Weißbereichs und bei Bedarf gründlich gewaschen und desinfiziert werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ruce je nutné před zahájením práce, při každém opětovném vstupu do bílé zóny a podle potřeby důkladně umýt a dezinfikovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EFE327" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00397D99" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Das Abwischen der Hände an der Arbeitskleidung ist verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Otírání rukou do pracovního oděvu je zakázáno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F862A20" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bei Anzeichen einer ansteckenden Erkrankung ist der Aufenthalt im Weißbereich verboten. Der Vorgesetzte muss sofort informiert und ein Arzt aufgesucht werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při příznacích nakažlivého onemocnění je pobyt v bílé zóně zakázán. Nadřízený musí být ihned informován a je nutné navštívit lékaře.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690AE6A3" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Nach Husten oder Niesen müssen die Hände gereinigt und desinfiziert sowie ggf. kontaminierte Kleidung gewechselt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Po kašlání nebo kýchání je nutné ruce umýt a dezinfikovat a případně vyměnit kontaminovaný oděv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205044F0" w14:textId="01E8ECC3" w:rsidR="00F23E08" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+      </w:pPr>
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Osobní</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+        <w:t>Essen, Trinken &amp; hygienisches Verhalten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C6E744" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Essen, Rauchen, Dampfen, Schnupfen u. Ä. sowie Kaugummi und Bonbons sind im Produktionsbereich verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Jídlo, kouření, vapování, šňupání apod., stejně jako žvýkačky a bonbony, jsou ve výrobním prostoru zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A2E0A3" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Wasser darf nur in den gestellten Blechflaschen mitgeführt werden. Diese müssen in den vorgesehenen Halterungen neben den Türen aufbewahrt werden. Trinken ist nur abseits von Produkten und Maschinen erlaubt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vodu lze nosit pouze v dodaných plechových lahvích. Ty musí být ukládány do určených držáků vedle dveří. Pít je dovoleno pouze mimo dosah výrobků a strojů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9C7069" w14:textId="47D92D55" w:rsidR="007C59EC" w:rsidRPr="007C59EC" w:rsidRDefault="00397D99" w:rsidP="007C59EC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00397D99">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Husten und Sprechen über offenen Produkten, z. B. Pulver, Kapseln oder Tabletten, ist zu vermeiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397D99">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397D99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Je třeba se vyvarovat kašlání a mluvení nad otevřenými výrobky, např. prášky, kapslemi nebo tabletami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42716A47" w14:textId="0AABBCB7" w:rsidR="00F23E08" w:rsidRPr="00F23E08" w:rsidRDefault="00F23E08" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+      </w:pPr>
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>hygiena</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+        <w:t>Produkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00397D99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00256BD4">
+        <w:t>qualität</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F23E08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Sklad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Sauberkeit &amp; Kontaminationsvermeidung</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A151D7C" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="2253E659" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00E719F5" w:rsidRDefault="00397D99" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E719F5">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Es ist stets auf einwandfreie Produktqualität zu achten, alle Auffälligkeiten und potentielle Qualitätsmängel sind immer unverzüglich den Vorgesetzen oder QM zu melden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E719F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/ Je třeba neustále dbát na bezvadnou kvalitu výrobků; veškeré nesrovnalosti a potenciální vady kvality je třeba vždy neprodleně nahlásit nadřízeným nebo oddělení řízení kvality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002CB080" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Kontaminierte Produkte, z. B. heruntergefallene oder händisch entnommene/gewogene Kapseln oder Tabletten, müssen entsorgt werden. Die Rückführung in den Produktionsprozess ist verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...213 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Kontaminované výrobky, např. spadlé na zem nebo ručně odebrané/zvážené kapsle či tablety, musí být zlikvidovány. Je zakázáno vracet je do výrobního procesu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0718F485" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="4D7BD07A" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Der Arbeitsplatz muss jederzeit sauber und ordentlich gehalten und nach Schichtende entsprechend hinterlassen werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...189 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Pracoviště musí být vždy udržováno čisté a uklizené a po skončení směny takto zanecháno.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636936F4" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="21F9B815" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="00D22FFD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Der Produktionsstart ist nur bei sauberen, ordentlichen Arbeitsplätzen, Maschinen und Räumen erlaubt. Dies muss vor Arbeitsaufnahme geprüft werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...117 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zahájení výroby je povoleno pouze na čistých a uklizených pracovištích, strojích a v prostorách. Před zahájením práce je nutné tento stav zkontrolovat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566E2806" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="0417C4BD" w14:textId="110B07D0" w:rsidR="00397D99" w:rsidRPr="005967CD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...172 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Produktverwechslungen, -vermischungen und Kontaminationen müssen verhindert werden</w:t>
+      </w:r>
+      <w:r w:rsidR="007C59EC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Záměně, smíchání a kontaminaci výrobků je nutné zabránit:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B0251E8" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="1EE34899" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="005967CD" w:rsidRDefault="00397D99" w:rsidP="00397D99">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...53 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bei Produktwechsel müssen Räume, Arbeitsplätze und Maschinen vollständig vom Vorprodukt beräumt und gereinigt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...141 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Při změně výrobku musí být prostory, pracoviště a stroje zcela zbaveny materiálů z předchozího výrobku a vyčištěny.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030D286C" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="4905E957" w14:textId="3CBE6A91" w:rsidR="00397D99" w:rsidRPr="00D21A79" w:rsidRDefault="00397D99" w:rsidP="00D21A79">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...137 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Türen der Produktionsräume müssen geschlossen gehalten werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Dveře výrobních prostor musí být zavřené.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2AD4635E" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="701F5EB0" w14:textId="0B923216" w:rsidR="00F23E08" w:rsidRPr="00F23E08" w:rsidRDefault="00397D99" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kennzeichnung / </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E08" w:rsidRPr="00F23E08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE8482" w14:textId="77777777" w:rsidR="00397D99" w:rsidRPr="005967CD" w:rsidRDefault="00397D99" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Waren müssen stets eindeutig, mindestens mit der Chargennummer, gekennzeichnet sein.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Veškeré zboží musí být vždy jednoznačně označeno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>, minimálně číslem šarže.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D57026F" w14:textId="77777777" w:rsidR="00E719F5" w:rsidRPr="00E719F5" w:rsidRDefault="00E719F5" w:rsidP="00E719F5">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...53 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Arbeitsschritte müssen in den Herstellprotokollen dokumentiert werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Pracovní kroky musí být dokumentovány v příslušných výrobních protokolech.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F4E677" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="3CECCE51" w14:textId="77777777" w:rsidR="00D1150A" w:rsidRPr="005967CD" w:rsidRDefault="00D1150A" w:rsidP="00D1150A">
+      <w:pPr>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...42 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Es dürfen nur metalldetektierbare, dokumentenechte Kugelschreiber verwendet werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Smí se používat pouze kuličková pera detekovatelná detektorem kovů a s nesmazatelným inkoustem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3A417E" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+    <w:p w14:paraId="5F251A32" w14:textId="77777777" w:rsidR="005967CD" w:rsidRPr="005967CD" w:rsidRDefault="00D85C2D" w:rsidP="005967CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:pict w14:anchorId="6A1384D3">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:pict w14:anchorId="035532F3">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEF4594" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="2D6AC9B4" w14:textId="59BA4FA5" w:rsidR="005967CD" w:rsidRPr="00CC1645" w:rsidRDefault="001976DF" w:rsidP="00F32FC6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001976DF">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personalhygiene &amp; Verhalten – </w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="00F23E08">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...4 lines deleted...]
-        <w:t>Čistota</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lager </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C8DA8D" w14:textId="77777777" w:rsidR="005967CD" w:rsidRPr="00D22FFD" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Hände müssen sauber gehalten werden; Fingernägel müssen sauber und kurz sein. Künstliche Nägel sind verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Ruce musí být udržovány čisté; nehty musí být čisté a krátké. Umělé nehty jsou zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58753D18" w14:textId="0DD50841" w:rsidR="005967CD" w:rsidRPr="001843EF" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Schmuck und persönliche Gegenstände</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aus Sicherheitsgründen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="001843EF" w:rsidRPr="001843EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Šperky a osobní věci jsou ve skladu z bezpečnostních důvodů zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B5B4E3" w14:textId="77777777" w:rsidR="005967CD" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Rauchen und Essen sind im Lager verboten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Kouření a jídlo jsou ve skladu zakázány.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663F5246" w14:textId="7722E6BC" w:rsidR="002950DE" w:rsidRPr="002950DE" w:rsidRDefault="002950DE" w:rsidP="002950DE">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wasser darf nur in den gestellten Blechflaschen mitgeführt werden. Diese müssen in den vorgesehenen Halterungen </w:t>
+      </w:r>
+      <w:r w:rsidR="004222B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ufbewahrt werden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vodu lze nosit pouze v dodaných plechových lahvích. Ty musí být ukládány pouze do určených držáků</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E922E8" w14:textId="77777777" w:rsidR="005967CD" w:rsidRPr="00D22FFD" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Bei Krankheit muss der Vorgesetzte sofort informiert werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>V případě nemoci musí být nadřízený ihned informován.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FED1232" w14:textId="40E81A0B" w:rsidR="005967CD" w:rsidRPr="00D22FFD" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es darf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nur </w:t>
+      </w:r>
+      <w:r w:rsidR="00115966" w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>geeignete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arbeitskleidung</w:t>
+      </w:r>
+      <w:r w:rsidR="00115966" w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inkl. Sicherheitsschuhen mit Stahlkappe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115966">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> getragen werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00115966" w:rsidRPr="00115966">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Je povoleno nosit pouze vhodné pracovní oděvy včetně bezpečnostní obuvi s ocelovou špičkou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4560285A" w14:textId="4D09DFCE" w:rsidR="00B67B78" w:rsidRPr="00B67B78" w:rsidRDefault="00B67B78" w:rsidP="00B67B78">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Handys, Tablets, Over-Ear-Kopfhörer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>u.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E719F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00E719F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verboten und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nur </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>in Ausnahmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach Abstimmung mit der Geschäftsführung erlaubt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Mobilní telefony, tablety, sluchátka přes uši apod. jsou povoleny pouze výjimečně po dohodě s vedením společnosti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DFE1EE" w14:textId="77777777" w:rsidR="005967CD" w:rsidRPr="005967CD" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Wunden müssen ordnungsgemäß abgedeckt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Rány musí být řádně zakryty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01887A8A" w14:textId="77777777" w:rsidR="00D22FFD" w:rsidRPr="00E719F5" w:rsidRDefault="005967CD" w:rsidP="005967CD">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005967CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Der Arbeitsplatz muss sauber und ordentlich gehalten werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Pracoviště musí být udržováno čisté a uklizené.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22FFD" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E5FB45" w14:textId="0FD58827" w:rsidR="00E719F5" w:rsidRPr="00802EC7" w:rsidRDefault="00E719F5" w:rsidP="00E719F5">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E719F5">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es ist stets auf einwandfreie Produktqualität zu achten, alle Auffälligkeiten und potentielle Qualitätsmängel sind immer unverzüglich den Vorgesetzen oder QM zu melden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E719F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/ Je třeba neustále dbát na bezvadnou kvalitu výrobků; veškeré nesrovnalosti a potenciální vady kvality je třeba vždy neprodleně nahlásit nadřízeným nebo oddělení řízení kvality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ABC834" w14:textId="5E0C766E" w:rsidR="00802EC7" w:rsidRPr="00802EC7" w:rsidRDefault="00802EC7" w:rsidP="00802EC7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Alle Rohstoffe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, Mischungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwischen- und Fertigprodukte sowie Primärverpackungen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind stets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>gut verschlossen/abgedeckt und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nicht auf dem Boden zu lagern.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Öfnnen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Schutzverpackung außerhalb des Weißbereichs ist untersagt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>suroviny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>směsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>meziprodukty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>hotové</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>výrobky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>jakož</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>primární</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>obaly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>vždy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>řádně</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>uzavřeny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zakryty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>nesmějí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>skladovány</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>podlaze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Otevírání</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ochranného</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>obalu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>mimo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>bílou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zónu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zakázáno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA90122" w14:textId="77777777" w:rsidR="005967CD" w:rsidRPr="005967CD" w:rsidRDefault="00D85C2D" w:rsidP="005967CD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:pict w14:anchorId="15ED0202">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749D3F61" w14:textId="2D30EFD5" w:rsidR="005967CD" w:rsidRPr="00F23E08" w:rsidRDefault="005967CD" w:rsidP="00F23E08">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23E08">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schädlingsprävention </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="054D318F" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="4F9557C2" w14:textId="03F667B9" w:rsidR="005967CD" w:rsidRPr="00802EC7" w:rsidRDefault="00A92C1F" w:rsidP="00D22FFD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Alle Außen</w:t>
+      </w:r>
+      <w:r w:rsidR="0066501D" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">türen der Firma sowie alle </w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Türen</w:t>
+      </w:r>
+      <w:r w:rsidR="0066501D" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, Tore</w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Fenster</w:t>
+      </w:r>
+      <w:r w:rsidR="0066501D" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Weißbereichs</w:t>
+      </w:r>
+      <w:r w:rsidR="005967CD" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen geschlossen gehalten bzw. gesichert werden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...165 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Všechny vnější dveře firmy a všechny dveře, vrata a okna bílé zóny musí být zavřené nebo zabezpečené.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D72F8E9" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="25593D82" w14:textId="27663E1F" w:rsidR="00802EC7" w:rsidRPr="00802EC7" w:rsidRDefault="00802EC7" w:rsidP="00802EC7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Alle Rohstoffe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, Mischungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwischen- und Fertigprodukte sowie Produktverpackungen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind stets </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>gut verschlossen/abgedeckt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nicht auf dem Boden und innerhalb der kontrollierten Bereiche zu lagern.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...8 lines deleted...]
-        <w:t>Intervaly</w:t>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Všechny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...8 lines deleted...]
-        <w:t>čištění</w:t>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>suroviny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>směsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>meziprodukty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>hotové</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>výrobky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>jakož</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>obaly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>výrobků</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...8 lines deleted...]
-        <w:t>dodržovány</w:t>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>vždy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>řádně</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>uzavřeny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zakryty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00256BD4">
-[...8 lines deleted...]
-        <w:t>dokumentovány</w:t>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>nesmějí</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00256BD4">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>být</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>skladovány</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>podlaze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>ani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>kontrolovaných</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>prostorách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00802EC7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC40B2A" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="2F54A07E" w14:textId="00605230" w:rsidR="005967CD" w:rsidRPr="00D22FFD" w:rsidRDefault="005967CD" w:rsidP="00D22FFD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="000605B3" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as Schädlingsmonitoring/ die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schädlingsbekämpfung </w:t>
+      </w:r>
+      <w:r w:rsidR="0019296A" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>erfolgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemäß betrieblichem Konzept durch einen externen Dienstleister.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...165 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Monitoring škůdců / hubení škůdců provádí podle provozního konceptu externí poskytovatel služeb.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ED224D" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="48AD01DD" w14:textId="0911C981" w:rsidR="0019296A" w:rsidRPr="00D22FFD" w:rsidRDefault="0019296A" w:rsidP="00D22FFD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...69 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Entsprechende Fallen/Mon</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3054" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itoringstellen sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD10BF" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>freizuhalten</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3BFA" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3054" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>nicht zu ent</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF60CA" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>fernen</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3BFA" w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>/in ihrer Position zu verändern.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Příslušné pasti/monitorovací body musí zůstat volně přístupné a nesmí být odstraněny ani přemístěny.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0149A7DD" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-      <w:pPr>
+    <w:p w14:paraId="02AD8319" w14:textId="0B6C766B" w:rsidR="000A5090" w:rsidRPr="00D22FFD" w:rsidRDefault="005967CD" w:rsidP="00D22FFD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...178 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Schädlingsbefall oder mögliche Eintrittsstellen müssen sofort gemeldet werden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D22FFD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="595959"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Výskyt škůdců nebo možná místa jejich vniknutí musí být ihned hlášeny.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B96C22" w14:textId="77777777" w:rsidR="00256BD4" w:rsidRPr="00256BD4" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
-[...811 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="000A5090" w:rsidRPr="00D22FFD" w:rsidSect="00A251AB">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1134" w:bottom="425" w:left="1134" w:header="284" w:footer="278" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063E893A" w14:textId="77777777" w:rsidR="00AE74EE" w:rsidRDefault="00AE74EE" w:rsidP="00053CDA">
+    <w:p w14:paraId="0BF3B78A" w14:textId="77777777" w:rsidR="00D85C2D" w:rsidRDefault="00D85C2D" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6673E33F" w14:textId="77777777" w:rsidR="00AE74EE" w:rsidRDefault="00AE74EE" w:rsidP="00053CDA">
+    <w:p w14:paraId="4387C533" w14:textId="77777777" w:rsidR="00D85C2D" w:rsidRDefault="00D85C2D" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9220,231 +8325,279 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblW w:w="11199" w:type="dxa"/>
-      <w:tblInd w:w="-601" w:type="dxa"/>
+      <w:tblW w:w="10207" w:type="dxa"/>
+      <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4447"/>
+      <w:gridCol w:w="4130"/>
       <w:gridCol w:w="2845"/>
-      <w:gridCol w:w="3907"/>
+      <w:gridCol w:w="3232"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B81A6A" w14:paraId="07805C90" w14:textId="77777777" w:rsidTr="00B81A6A">
+    <w:tr w:rsidR="00B81A6A" w14:paraId="07805C90" w14:textId="77777777" w:rsidTr="000507D4">
       <w:trPr>
         <w:trHeight w:val="170"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4447" w:type="dxa"/>
+          <w:tcW w:w="4130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="164D5926" w14:textId="4B29BF68" w:rsidR="00B81A6A" w:rsidRDefault="00B81A6A" w:rsidP="00B81A6A">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2845" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3061D388" w14:textId="77777777" w:rsidR="00B81A6A" w:rsidRPr="00C8319C" w:rsidRDefault="00B81A6A" w:rsidP="00B81A6A">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3907" w:type="dxa"/>
+          <w:tcW w:w="3232" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="33FCE23F" w14:textId="77777777" w:rsidR="00B81A6A" w:rsidRDefault="00B81A6A" w:rsidP="00B81A6A">
+        <w:p w14:paraId="33FCE23F" w14:textId="77777777" w:rsidR="00B81A6A" w:rsidRPr="00D16E6B" w:rsidRDefault="00B81A6A" w:rsidP="00B81A6A">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="center" w:pos="2627"/>
               <w:tab w:val="right" w:pos="5254"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
             <w:t xml:space="preserve">Seite </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
             <w:rPr>
+              <w:b/>
+              <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00D16E6B">
             <w:t xml:space="preserve"> von </w:t>
           </w:r>
-          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
-[...3 lines deleted...]
-          </w:fldSimple>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6C54D05E" w14:textId="133FEBFF" w:rsidR="00E92A42" w:rsidRPr="00B81A6A" w:rsidRDefault="00E92A42" w:rsidP="00B81A6A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E15C860" w14:textId="77777777" w:rsidR="00AE74EE" w:rsidRDefault="00AE74EE" w:rsidP="00053CDA">
+    <w:p w14:paraId="6D6D6F30" w14:textId="77777777" w:rsidR="00D85C2D" w:rsidRDefault="00D85C2D" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9A5371" w14:textId="77777777" w:rsidR="00AE74EE" w:rsidRDefault="00AE74EE" w:rsidP="00053CDA">
+    <w:p w14:paraId="758F711E" w14:textId="77777777" w:rsidR="00D85C2D" w:rsidRDefault="00D85C2D" w:rsidP="00053CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblW w:w="11226" w:type="dxa"/>
-      <w:tblInd w:w="-743" w:type="dxa"/>
+      <w:tblW w:w="10207" w:type="dxa"/>
+      <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4679"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3630"/>
+      <w:gridCol w:w="3403"/>
+      <w:gridCol w:w="3969"/>
+      <w:gridCol w:w="2835"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000A5090" w14:paraId="74C00171" w14:textId="77777777" w:rsidTr="000A5090">
+    <w:tr w:rsidR="000A5090" w14:paraId="74C00171" w14:textId="77777777" w:rsidTr="000507D4">
       <w:trPr>
         <w:trHeight w:val="744"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4679" w:type="dxa"/>
+          <w:tcW w:w="3403" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6748BD99" w14:textId="44932615" w:rsidR="000A5090" w:rsidRDefault="006D6051" w:rsidP="000A5090">
+        <w:p w14:paraId="6748BD99" w14:textId="214E3FFB" w:rsidR="000A5090" w:rsidRDefault="000507D4" w:rsidP="000A5090">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C28C021" wp14:editId="1DCBB6D1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C28C021" wp14:editId="7D458403">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>273685</wp:posOffset>
+                  <wp:posOffset>40277</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1562100" cy="379095"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="902426193" name="Grafik 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="902426193" name="Grafik 902426193"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -9456,183 +8609,398 @@
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1562100" cy="379095"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2917" w:type="dxa"/>
+          <w:tcW w:w="3969" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6C9E7810" w14:textId="77777777" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="00256BD4">
+        <w:p w14:paraId="013DD7A0" w14:textId="77777777" w:rsidR="000507D4" w:rsidRPr="00CC1645" w:rsidRDefault="00256BD4" w:rsidP="000507D4">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00CC1645">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Einweisung </w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="1670E3B8" w14:textId="0B4F1111" w:rsidR="000A5090" w:rsidRPr="00C8319C" w:rsidRDefault="00256BD4" w:rsidP="00256BD4">
+        <w:p w14:paraId="1670E3B8" w14:textId="746B386C" w:rsidR="000A5090" w:rsidRPr="00C8319C" w:rsidRDefault="00256BD4" w:rsidP="000507D4">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CC1645">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>Einweisung Hygieneprinzipien</w:t>
+            <w:t>Hygiene</w:t>
+          </w:r>
+          <w:r w:rsidR="00EC04BA" w:rsidRPr="00CC1645">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> &amp; Verhalten</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3630" w:type="dxa"/>
+          <w:tcW w:w="2835" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="03DCBE86" w14:textId="45333341" w:rsidR="000A5090" w:rsidRDefault="000A5090" w:rsidP="000A5090">
+        <w:p w14:paraId="03DCBE86" w14:textId="45333341" w:rsidR="000A5090" w:rsidRPr="003377F8" w:rsidRDefault="000A5090" w:rsidP="000507D4">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="14601"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>F</w:t>
+          </w:r>
+          <w:r w:rsidR="006D6051" w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>B</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00256BD4" w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>HR</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00071B6B" w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>00</w:t>
+          </w:r>
+          <w:r w:rsidR="00256BD4" w:rsidRPr="003377F8">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="147F5A83" w14:textId="5131A54B" w:rsidR="000A5090" w:rsidRPr="00D16E6B" w:rsidRDefault="000A5090" w:rsidP="000507D4">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="14601"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r>
-            <w:t>F</w:t>
+          <w:r w:rsidRPr="00D16E6B">
+            <w:t>V</w:t>
           </w:r>
-          <w:r w:rsidR="006D6051">
-            <w:t>B</w:t>
+          <w:r w:rsidR="003377F8" w:rsidRPr="00D16E6B">
+            <w:t xml:space="preserve">ersion </w:t>
           </w:r>
-          <w:r>
-[...8 lines deleted...]
-          <w:r w:rsidR="00071B6B">
+          <w:r w:rsidRPr="00D16E6B">
             <w:t>00</w:t>
           </w:r>
-          <w:r w:rsidR="00256BD4">
-[...31 lines deleted...]
-            <w:t>S. Teuscher</w:t>
+          <w:r w:rsidR="00F62506">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6C54D05D" w14:textId="637EA812" w:rsidR="00D148FB" w:rsidRDefault="00D148FB">
+  <w:p w14:paraId="6C54D05D" w14:textId="3976E57A" w:rsidR="00D148FB" w:rsidRDefault="00D148FB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D941196"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DAF1A21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21947FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -9717,51 +9085,313 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C22A8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD8895A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1530104D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6A4AFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71462A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9866,51 +9496,313 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FAA074D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E5844BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94F02360"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50045DD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BFB28032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10015,51 +9907,1531 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="529D0983"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62A60792"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A834AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EC392F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582012AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FC6FDF8"/>
+    <w:lvl w:ilvl="0" w:tplc="3C48E922">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ACB5EB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6AAB468"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC840C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99908DE6"/>
+    <w:lvl w:ilvl="0" w:tplc="F6C6C8F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E00020B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC37466"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0407001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733B0107"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B52747C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76515019"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="785935CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6950AE70"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B065C48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BFB28032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC415D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F569460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10164,150 +11536,503 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F386E18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EA2428E"/>
+    <w:lvl w:ilvl="0" w:tplc="D55CE264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6344C742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB34368"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0D4F214"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="545916067">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="242567030">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1178882816">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1584340275">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1442841843">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1342853689">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1414670204">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="314338244">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1931304327">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="421728856">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="438331134">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="581991654">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2079934847">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="159735973">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="108354259">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1231310599">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="46953453">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1789814889">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="242567030">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="19" w16cid:durableId="341049392">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1178882816">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20" w16cid:durableId="124859217">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1584340275">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="21" w16cid:durableId="1205942470">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="413550232">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="316618424">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A72D1B"/>
+    <w:rsid w:val="000347B9"/>
+    <w:rsid w:val="00037455"/>
+    <w:rsid w:val="000507D4"/>
     <w:rsid w:val="00053CDA"/>
+    <w:rsid w:val="000605B3"/>
     <w:rsid w:val="00071B6B"/>
+    <w:rsid w:val="0008733E"/>
+    <w:rsid w:val="000A2E8F"/>
     <w:rsid w:val="000A5090"/>
     <w:rsid w:val="000E5309"/>
     <w:rsid w:val="000F5FD0"/>
+    <w:rsid w:val="00111623"/>
+    <w:rsid w:val="00115966"/>
+    <w:rsid w:val="00120D6E"/>
     <w:rsid w:val="001466E3"/>
+    <w:rsid w:val="001843EF"/>
+    <w:rsid w:val="00185D25"/>
     <w:rsid w:val="00187935"/>
+    <w:rsid w:val="0019296A"/>
+    <w:rsid w:val="001976DF"/>
     <w:rsid w:val="001A576B"/>
     <w:rsid w:val="001B2CB7"/>
+    <w:rsid w:val="001E1385"/>
     <w:rsid w:val="00256BD4"/>
+    <w:rsid w:val="002950DE"/>
     <w:rsid w:val="002F5CA5"/>
+    <w:rsid w:val="00317134"/>
+    <w:rsid w:val="003377F8"/>
+    <w:rsid w:val="00340362"/>
     <w:rsid w:val="003751F8"/>
     <w:rsid w:val="00386912"/>
+    <w:rsid w:val="003942C3"/>
+    <w:rsid w:val="00397D99"/>
+    <w:rsid w:val="003C37F6"/>
+    <w:rsid w:val="0040719D"/>
+    <w:rsid w:val="004222B4"/>
+    <w:rsid w:val="004761D8"/>
+    <w:rsid w:val="00485853"/>
+    <w:rsid w:val="00490F69"/>
+    <w:rsid w:val="00497066"/>
+    <w:rsid w:val="004A3BFA"/>
+    <w:rsid w:val="004B60F6"/>
+    <w:rsid w:val="004C2B43"/>
+    <w:rsid w:val="004E0844"/>
     <w:rsid w:val="004E1C57"/>
     <w:rsid w:val="004E1E6B"/>
     <w:rsid w:val="00555CCB"/>
+    <w:rsid w:val="005967CD"/>
+    <w:rsid w:val="005B3DB8"/>
+    <w:rsid w:val="005C6F15"/>
+    <w:rsid w:val="005E041D"/>
+    <w:rsid w:val="005F3A79"/>
+    <w:rsid w:val="00603B77"/>
+    <w:rsid w:val="006420AD"/>
+    <w:rsid w:val="00647426"/>
+    <w:rsid w:val="0066501D"/>
     <w:rsid w:val="006D6051"/>
+    <w:rsid w:val="00710030"/>
     <w:rsid w:val="00745F9D"/>
+    <w:rsid w:val="00751805"/>
+    <w:rsid w:val="00756BF1"/>
+    <w:rsid w:val="007731B6"/>
+    <w:rsid w:val="007C490B"/>
+    <w:rsid w:val="007C59EC"/>
+    <w:rsid w:val="007E0592"/>
+    <w:rsid w:val="00802EC7"/>
+    <w:rsid w:val="0086091C"/>
+    <w:rsid w:val="00860DF3"/>
+    <w:rsid w:val="00866F7A"/>
+    <w:rsid w:val="008806FE"/>
+    <w:rsid w:val="008A3054"/>
+    <w:rsid w:val="008C768C"/>
+    <w:rsid w:val="009115FE"/>
     <w:rsid w:val="009225CF"/>
+    <w:rsid w:val="009A7F30"/>
+    <w:rsid w:val="009C4F7F"/>
+    <w:rsid w:val="009E2C8B"/>
     <w:rsid w:val="00A20746"/>
     <w:rsid w:val="00A251AB"/>
     <w:rsid w:val="00A72D1B"/>
+    <w:rsid w:val="00A92C1F"/>
     <w:rsid w:val="00AE74EE"/>
+    <w:rsid w:val="00AE7E2E"/>
+    <w:rsid w:val="00B67B78"/>
     <w:rsid w:val="00B81A6A"/>
+    <w:rsid w:val="00BF5053"/>
+    <w:rsid w:val="00C06A8A"/>
+    <w:rsid w:val="00C5383A"/>
+    <w:rsid w:val="00C53901"/>
     <w:rsid w:val="00C67773"/>
     <w:rsid w:val="00CA0DFF"/>
+    <w:rsid w:val="00CC1645"/>
+    <w:rsid w:val="00CD3F6A"/>
+    <w:rsid w:val="00CE04AA"/>
+    <w:rsid w:val="00D111E3"/>
+    <w:rsid w:val="00D1150A"/>
     <w:rsid w:val="00D148FB"/>
+    <w:rsid w:val="00D16E6B"/>
+    <w:rsid w:val="00D21A79"/>
+    <w:rsid w:val="00D22FFD"/>
+    <w:rsid w:val="00D60AFC"/>
     <w:rsid w:val="00D74EC3"/>
+    <w:rsid w:val="00D85C2D"/>
+    <w:rsid w:val="00DB0C46"/>
+    <w:rsid w:val="00DB7DF7"/>
     <w:rsid w:val="00DC10FF"/>
+    <w:rsid w:val="00DD10BF"/>
+    <w:rsid w:val="00DF60CA"/>
+    <w:rsid w:val="00E67776"/>
+    <w:rsid w:val="00E719F5"/>
+    <w:rsid w:val="00E80ADD"/>
+    <w:rsid w:val="00E920CA"/>
     <w:rsid w:val="00E92A42"/>
+    <w:rsid w:val="00E974AB"/>
+    <w:rsid w:val="00EA3335"/>
+    <w:rsid w:val="00EC04BA"/>
+    <w:rsid w:val="00EC5266"/>
+    <w:rsid w:val="00F23E08"/>
+    <w:rsid w:val="00F32FC6"/>
+    <w:rsid w:val="00F62506"/>
     <w:rsid w:val="00F700CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6C54D02A"/>
-  <w15:docId w15:val="{0620C8EA-927A-476D-9D7D-4706472293D5}"/>
+  <w15:docId w15:val="{E91B867F-FFC1-4192-BE5B-C516757FA71D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10665,51 +12390,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00256BD4"/>
+    <w:rsid w:val="00E719F5"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -10806,50 +12531,61 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A5090"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00256BD4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E1385"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="84770292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316610166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10857,51 +12593,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="452405691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11151,83 +12887,348 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101009D3B4738FE100848AA43A8EBAE2DFDA8" ma:contentTypeVersion="11" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="cdbb2595ca3d16e9ccfc6b1eff05ffdb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9600b227-b3d8-4183-bd1b-44e2fc47c13f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4126e12220e9c6283d8ec46162e765f0" ns3:_="">
+    <xsd:import namespace="9600b227-b3d8-4183-bd1b-44e2fc47c13f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9600b227-b3d8-4183-bd1b-44e2fc47c13f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="12" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="15" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="9600b227-b3d8-4183-bd1b-44e2fc47c13f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B77B82-A34A-45FD-A3E6-990A174E1A95}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9600b227-b3d8-4183-bd1b-44e2fc47c13f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24761942-2CDB-402A-95B2-C55FA6F6D388}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F65F086-6E27-45E6-9219-F5A735AE9948}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9600b227-b3d8-4183-bd1b-44e2fc47c13f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DAD71F0-3320-4CC6-8284-C6A258D5A8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4707</Characters>
+  <Pages>5</Pages>
+  <Words>2001</Words>
+  <Characters>12612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5443</CharactersWithSpaces>
+  <CharactersWithSpaces>14584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>e.engelmann</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>F.Trautmann</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009D3B4738FE100848AA43A8EBAE2DFDA8</vt:lpwstr>
+  </property>
+</Properties>
+</file>